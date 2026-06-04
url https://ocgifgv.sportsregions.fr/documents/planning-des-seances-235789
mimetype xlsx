--- v0 (2025-11-22)
+++ v1 (2026-06-04)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Nelly\GV 2025-2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{04A7C9DC-AF30-4D17-B5E5-289174BB42D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5A50C93-C4BB-4CB6-96D8-D40D49A17BAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Feuil1!$A$1:$E$52</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="83">
   <si>
     <t>JOURS</t>
   </si>
   <si>
     <t>HEURES</t>
   </si>
   <si>
     <t>LIEUX</t>
   </si>
   <si>
     <t>ANIMATEURS</t>
   </si>
   <si>
     <t>PARTICULARITES DES COURS ET POINTS FORTS</t>
   </si>
   <si>
     <t>9h30 à 10h30</t>
   </si>
   <si>
     <t>12h15 à 13h15</t>
   </si>
   <si>
     <t>18h30 à 19h30</t>
   </si>
   <si>
@@ -326,53 +326,50 @@
   <si>
     <t>19h45 à 20h45</t>
   </si>
   <si>
     <t>10h à 11h</t>
   </si>
   <si>
     <t>11h à 12h</t>
   </si>
   <si>
     <t>Gyms tendance: aéro mouv', aéro latino, baïla en 1ère partie, puis stretching</t>
   </si>
   <si>
     <t>BodyZen, avec travail de l'équilibre, la proprioception, le renforcement profond et la souplesse</t>
   </si>
   <si>
     <t>Séance dynamique de renforcement musculaire et cardio,                                            et cross training avec accompagnement musical</t>
   </si>
   <si>
     <t>Isabelle</t>
   </si>
   <si>
     <t>19h30 à 20h30</t>
   </si>
   <si>
-    <t xml:space="preserve"> 19h45 à 20h45</t>
-[...1 lines deleted...]
-  <si>
     <t>14h à 15h</t>
   </si>
   <si>
     <t>Gym  Bien-Etre favorisant l'équilibre, la mémoire</t>
   </si>
   <si>
     <t>Gym  Senior</t>
   </si>
   <si>
     <t>Gym Senior</t>
   </si>
   <si>
     <t>16h45 à 17h30</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Gymnastique Adaptée Seniors     </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -386,51 +383,51 @@
       <t xml:space="preserve">Gymnastique Adaptée Seniors      </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">                                                                                        destinée aux personnes souhaitant reprendre une activité physique modérée</t>
     </r>
   </si>
   <si>
     <t>Enora Le Tarnec</t>
   </si>
   <si>
     <t>Gym Bien-Etre favorisant l'équilibre, la mémoire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Franklin Gothic Demi Cond"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
@@ -474,50 +471,57 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="20">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -810,51 +814,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1053,59 +1057,62 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="18" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF99FF"/>
       <color rgb="FFFFFF66"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF3300"/>
       <color rgb="FF3399FF"/>
       <color rgb="FF0066FF"/>
       <color rgb="FF00DE64"/>
       <color rgb="FF0099FF"/>
       <color rgb="FFE3FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1401,52 +1408,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AB99"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="E50" sqref="E50"/>
+    <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="G36" sqref="G36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="25.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.140625" style="3" customWidth="1"/>
     <col min="5" max="5" width="64.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="7" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
@@ -1506,131 +1513,131 @@
       <c r="B5" s="38" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="35" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:28" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="41"/>
       <c r="B6" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="15" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H6" s="4"/>
     </row>
     <row r="7" spans="1:28" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="41"/>
-      <c r="B7" s="86" t="s">
+      <c r="B7" s="85" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E7" s="15" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H7" s="4"/>
     </row>
     <row r="8" spans="1:28" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="41"/>
       <c r="B8" s="58" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="59" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="59" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E8" s="60" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:28" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="40"/>
       <c r="B9" s="68" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="69" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="69" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E9" s="70" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:28" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="87" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="54" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="54" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="54" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="57" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="30"/>
     </row>
     <row r="11" spans="1:28" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="87"/>
       <c r="B11" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
     </row>
     <row r="12" spans="1:28" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="87"/>
       <c r="B12" s="59" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="59" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="59" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="60" t="s">
         <v>45</v>
       </c>
       <c r="H12" s="67"/>
     </row>
     <row r="13" spans="1:28" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="87"/>
       <c r="B13" s="17" t="s">
         <v>41</v>
       </c>
@@ -1886,120 +1893,120 @@
       <c r="B28" s="54" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="54" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="54" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="55" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="16" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="77"/>
       <c r="B29" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="15" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="77" t="s">
         <v>13</v>
       </c>
       <c r="B30" s="44" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="44" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="44" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="45" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" s="16" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="80"/>
       <c r="B31" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="83" t="s">
         <v>47</v>
       </c>
       <c r="D31" s="83" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E31" s="82" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="80"/>
       <c r="B32" s="17" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="17" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="18" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H32" s="5"/>
     </row>
     <row r="33" spans="1:11" s="16" customFormat="1" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="80"/>
       <c r="B33" s="81" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C33" s="81" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="81" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:11" s="16" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="78"/>
-      <c r="B34" s="47" t="s">
-        <v>74</v>
+      <c r="B34" s="88" t="s">
+        <v>73</v>
       </c>
       <c r="C34" s="59" t="s">
         <v>47</v>
       </c>
       <c r="D34" s="47" t="s">
         <v>72</v>
       </c>
       <c r="E34" s="47" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:11" s="16" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="75"/>
       <c r="B35" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D35" s="27" t="s">
         <v>22</v>
       </c>
       <c r="E35" s="42" t="s">
         <v>34</v>
       </c>
@@ -2016,60 +2023,60 @@
         <v>50</v>
       </c>
       <c r="E36" s="55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="23"/>
       <c r="B37" s="59" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="59" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="59" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="60" t="s">
         <v>30</v>
       </c>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:11" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="23"/>
       <c r="B38" s="12" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H38" s="19"/>
       <c r="I38" s="19"/>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="17" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="23"/>
       <c r="B40" s="17" t="s">
         <v>59</v>
@@ -2106,51 +2113,51 @@
       </c>
       <c r="C42" s="59" t="s">
         <v>19</v>
       </c>
       <c r="D42" s="59" t="s">
         <v>54</v>
       </c>
       <c r="E42" s="62" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="43"/>
       <c r="B43" s="59" t="s">
         <v>66</v>
       </c>
       <c r="C43" s="63" t="s">
         <v>47</v>
       </c>
       <c r="D43" s="64" t="s">
         <v>54</v>
       </c>
       <c r="E43" s="65" t="s">
         <v>71</v>
       </c>
-      <c r="H43" s="84"/>
+      <c r="H43" s="86"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:11" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="49"/>
       <c r="B44" s="52" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="53" t="s">
         <v>37</v>
       </c>
       <c r="D44" s="54" t="s">
         <v>52</v>
       </c>
       <c r="E44" s="55" t="s">
         <v>27</v>
       </c>
       <c r="H44" s="5"/>
       <c r="K44" s="6"/>
     </row>
     <row r="45" spans="1:11" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="50"/>
       <c r="B45" s="52" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="53" t="s">
@@ -2175,62 +2182,62 @@
         <v>17</v>
       </c>
       <c r="D46" s="59" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="60" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="50"/>
       <c r="B47" s="37" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="24" t="s">
         <v>18</v>
       </c>
       <c r="D47" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E47" s="26" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="85"/>
+      <c r="A48" s="84"/>
       <c r="B48" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D48" s="12" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E48" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="49" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="50" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="51" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="52" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="53" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="54" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="55" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="56" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="57" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="58" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="59" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="60" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="61" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="62" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="63" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="64" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="65" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="66" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="67" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="68" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="69" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="70" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="71" customFormat="1" x14ac:dyDescent="0.25"/>