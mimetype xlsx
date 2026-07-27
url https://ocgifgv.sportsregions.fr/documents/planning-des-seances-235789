--- v1 (2026-06-04)
+++ v2 (2026-07-27)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Nelly\GV 2025-2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Nelly\GV 2026-2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5A50C93-C4BB-4CB6-96D8-D40D49A17BAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16AFB49D-50F8-4CB7-A9A2-EFE6D8F26898}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="600" windowWidth="24000" windowHeight="12900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Feuil1!$A$1:$E$52</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Feuil1!$A$1:$E$51</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="84">
   <si>
     <t>JOURS</t>
   </si>
   <si>
     <t>HEURES</t>
   </si>
   <si>
     <t>LIEUX</t>
   </si>
   <si>
     <t>ANIMATEURS</t>
   </si>
   <si>
     <t>PARTICULARITES DES COURS ET POINTS FORTS</t>
   </si>
   <si>
     <t>9h30 à 10h30</t>
   </si>
   <si>
     <t>12h15 à 13h15</t>
   </si>
   <si>
     <t>18h30 à 19h30</t>
   </si>
   <si>
@@ -96,53 +96,50 @@
     <t>JEUDI</t>
   </si>
   <si>
     <t>VENDREDI</t>
   </si>
   <si>
     <t>Parc des Sports (plein air)</t>
   </si>
   <si>
     <t>Salle Polyvalente de Courcelle</t>
   </si>
   <si>
     <t>Espace Sportif du Centre</t>
   </si>
   <si>
     <t>Gymnase des Sablons</t>
   </si>
   <si>
     <t>Sarah Ditsriporn</t>
   </si>
   <si>
     <t>Corinne Frauger</t>
   </si>
   <si>
     <t>Béatrice Rilhac</t>
-  </si>
-[...1 lines deleted...]
-    <t>Renforcement musculaire -cuisses, abdos, fessiers-                                                          stretching doux pour tout niveau,  en musique</t>
   </si>
   <si>
     <t>Fitness, renforcement musculaire, étirements</t>
   </si>
   <si>
     <t>Gym Santé Senior</t>
   </si>
   <si>
     <t xml:space="preserve">Progression d'exercices favorisant l'équilibre, la coordination et la rythmique.  </t>
   </si>
   <si>
     <t>Marche nordique (confirmés)</t>
   </si>
   <si>
     <t>T.S.V.P</t>
   </si>
   <si>
     <t>Exercices dynamiques en plein air.   Echauffement articulaire et cardio, renforcement musculaire et Stretching.</t>
   </si>
   <si>
     <t>Exercices dynamiques sur rythme musical enlevé, renforcement musculaire de l'ensemble du corps ou plus spécifique et Stretching</t>
   </si>
   <si>
     <t>Gymnase des Goussons / Chevry</t>
   </si>
@@ -211,223 +208,278 @@
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> groupe 2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">                                                                                         destinée aux personnes souhaitant reprendre une activité physique modérée</t>
     </r>
   </si>
   <si>
+    <t>Séries d'excercices d'entretien et de renforcement de l'ensemble du corps avec support musical</t>
+  </si>
+  <si>
+    <t>12h30 à 13h30</t>
+  </si>
+  <si>
+    <t>Gymnase groupe scolaire Moulon</t>
+  </si>
+  <si>
+    <t>Dave Prajet</t>
+  </si>
+  <si>
+    <t>Circuit training:                                                                                                                           stretching,  musculation, gainage et entraînement cardio-vasculaire</t>
+  </si>
+  <si>
+    <t>Sana Trévisan</t>
+  </si>
+  <si>
+    <t>12h30-13h30</t>
+  </si>
+  <si>
+    <t>Corinne Cousin</t>
+  </si>
+  <si>
+    <t>9h30 à 11h</t>
+  </si>
+  <si>
+    <t>Sophie Mairesse</t>
+  </si>
+  <si>
+    <t>10h45 à 11h45</t>
+  </si>
+  <si>
+    <t>16h30 à 17h30</t>
+  </si>
+  <si>
+    <t>Fitness, musculation, cardio, renforcement musculaire, stretching</t>
+  </si>
+  <si>
+    <t>15h30 à 16h15</t>
+  </si>
+  <si>
+    <t>16h30 à 17h15</t>
+  </si>
+  <si>
+    <t>10h45 à 12h15</t>
+  </si>
+  <si>
+    <t>Salle n°13   derrière la Poste de Gif</t>
+  </si>
+  <si>
+    <t>Dojo de Courcelle</t>
+  </si>
+  <si>
+    <t>Enchaînements Fitness et techniques actuelles adaptées  avec haltères ou barres lestées</t>
+  </si>
+  <si>
+    <t>Gym  Santé Bien-Etre favorisant l'équilibre, la mémoire</t>
+  </si>
+  <si>
+    <t>18h15 à 19h15</t>
+  </si>
+  <si>
+    <t>19h45 à 20h45</t>
+  </si>
+  <si>
+    <t>10h à 11h</t>
+  </si>
+  <si>
+    <t>11h à 12h</t>
+  </si>
+  <si>
+    <t>Gyms tendance: aéro mouv', aéro latino, baïla en 1ère partie, puis stretching</t>
+  </si>
+  <si>
+    <t>BodyZen, avec travail de l'équilibre, la proprioception, le renforcement profond et la souplesse</t>
+  </si>
+  <si>
+    <t>Séance dynamique de renforcement musculaire et cardio,                                            et cross training avec accompagnement musical</t>
+  </si>
+  <si>
+    <t>19h30 à 20h30</t>
+  </si>
+  <si>
+    <t>14h à 15h</t>
+  </si>
+  <si>
+    <t>Gym  Bien-Etre favorisant l'équilibre, la mémoire</t>
+  </si>
+  <si>
+    <t>Gym  Senior</t>
+  </si>
+  <si>
+    <t>Gym Senior</t>
+  </si>
+  <si>
+    <t>16h45 à 17h30</t>
+  </si>
+  <si>
+    <t>Enora Le Tarnec</t>
+  </si>
+  <si>
+    <t>Gym Bien-Etre favorisant l'équilibre, la mémoire</t>
+  </si>
+  <si>
+    <t>17h30 à 18h15</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">Gymnastique Adaptée Seniors      </t>
+      <t xml:space="preserve">Gymnastique Adaptée Seniors / Gym sur chaise    </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>groupe 2</t>
+      <t xml:space="preserve">  groupe 2 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                            destinée aux personnes souhaitant reprendre une activité physique modérée</t>
+    </r>
+  </si>
+  <si>
+    <t>Cours de fitness avec cardio tainning et reforcement musculaire global, et retour au calme avec stretching doux</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Gymnastique Adaptée Seniors        </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>groupe 1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                      destinée aux personnes souhaitant reprendre une activité physique modérée</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Gymnastique Adaptée Seniors/ Gym sur chaise    </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> groupe 2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">                                                                                         destinée aux personnes souhaitant reprendre une activité physique modérée</t>
     </r>
   </si>
   <si>
-    <t>Séries d'excercices d'entretien et de renforcement de l'ensemble du corps avec support musical</t>
-[...100 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">Gymnastique Adaptée Seniors     </t>
+      <t xml:space="preserve">Gymnastique Adaptée Seniors  / Gym sur chaise   </t>
     </r>
     <r>
       <rPr>
         <b/>
+        <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">                                                                                         destinée aux personnes souhaitant reprendre une activité physique modérée</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Gymnastique Adaptée Seniors      </t>
+      <t xml:space="preserve"> groupe 2 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">                                                                                        destinée aux personnes souhaitant reprendre une activité physique modérée</t>
     </r>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Franklin Gothic Demi Cond"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
@@ -475,59 +527,52 @@
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="20">
+  <fills count="21">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -598,52 +643,58 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0066"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF66"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF3399FF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="18">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -810,55 +861,116 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1039,95 +1151,126 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="16" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="18" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="12" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="20" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="20" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF3399FF"/>
       <color rgb="FFFF99FF"/>
       <color rgb="FFFFFF66"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFF0066"/>
       <color rgb="FFFF3300"/>
-      <color rgb="FF3399FF"/>
       <color rgb="FF0066FF"/>
       <color rgb="FF00DE64"/>
       <color rgb="FF0099FF"/>
       <color rgb="FFE3FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Jaune">
@@ -1406,891 +1549,965 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AB99"/>
+  <dimension ref="A1:AB98"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="G36" sqref="G36"/>
+    <sheetView tabSelected="1" topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="25.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.140625" style="3" customWidth="1"/>
     <col min="5" max="5" width="64.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="7" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:28" s="36" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="39"/>
       <c r="B2" s="73" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E2" s="26" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:28" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="71"/>
       <c r="B3" s="54" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C3" s="72" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D3" s="54" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="55" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:28" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="41"/>
       <c r="B4" s="74" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C4" s="53" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D4" s="54" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E4" s="55" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G4" s="66"/>
     </row>
     <row r="5" spans="1:28" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="41" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="38" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C5" s="35" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:28" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="41"/>
       <c r="B6" s="14" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="15" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="H6" s="4"/>
     </row>
     <row r="7" spans="1:28" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="41"/>
-      <c r="B7" s="85" t="s">
-        <v>33</v>
+      <c r="B7" s="83" t="s">
+        <v>32</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="14" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E7" s="15" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="H7" s="4"/>
     </row>
     <row r="8" spans="1:28" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="41"/>
       <c r="B8" s="58" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="59" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="59" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E8" s="60" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:28" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="40"/>
       <c r="B9" s="68" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="69" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="69" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E9" s="70" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:28" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="87" t="s">
+      <c r="A10" s="99" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="54" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="54" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="54" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="57" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G10" s="30"/>
     </row>
     <row r="11" spans="1:28" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="87"/>
+      <c r="A11" s="99"/>
       <c r="B11" s="12" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
     </row>
     <row r="12" spans="1:28" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="87"/>
+      <c r="A12" s="99"/>
       <c r="B12" s="59" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="59" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="59" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="60" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="H12" s="67"/>
     </row>
     <row r="13" spans="1:28" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="87"/>
+      <c r="A13" s="99"/>
       <c r="B13" s="17" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="18" t="s">
-        <v>44</v>
+        <v>83</v>
       </c>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:28" s="31" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="87"/>
+      <c r="A14" s="99"/>
       <c r="B14" s="25" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="28" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="34"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="19"/>
       <c r="M14" s="19"/>
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="19"/>
       <c r="R14" s="19"/>
       <c r="S14" s="19"/>
       <c r="T14" s="19"/>
       <c r="U14" s="19"/>
       <c r="V14" s="19"/>
       <c r="W14" s="19"/>
       <c r="X14" s="19"/>
       <c r="Y14" s="19"/>
       <c r="Z14" s="19"/>
       <c r="AA14" s="19"/>
       <c r="AB14" s="19"/>
     </row>
     <row r="15" spans="1:28" s="31" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="87"/>
+      <c r="A15" s="99"/>
       <c r="B15" s="25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="28" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="34"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="19"/>
       <c r="S15" s="19"/>
       <c r="T15" s="19"/>
       <c r="U15" s="19"/>
       <c r="V15" s="19"/>
       <c r="W15" s="19"/>
       <c r="X15" s="19"/>
       <c r="Y15" s="19"/>
       <c r="Z15" s="19"/>
       <c r="AA15" s="19"/>
       <c r="AB15" s="19"/>
     </row>
     <row r="16" spans="1:28" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="87"/>
+      <c r="A16" s="99"/>
       <c r="B16" s="25" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D16" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E16" s="26" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="87"/>
+      <c r="A17" s="99"/>
       <c r="B17" s="59" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="59" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="59" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="60" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="G17" s="19"/>
     </row>
     <row r="18" spans="1:10" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="87"/>
+      <c r="A18" s="99"/>
       <c r="B18" s="25" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="25" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="28" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G18" s="19"/>
       <c r="I18" s="19"/>
     </row>
     <row r="19" spans="1:10" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="87"/>
+      <c r="A19" s="99"/>
       <c r="B19" s="25" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C19" s="25" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D19" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E19" s="28" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G19" s="19"/>
       <c r="I19" s="19"/>
     </row>
     <row r="20" spans="1:10" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="87"/>
+      <c r="A20" s="99"/>
       <c r="B20" s="25" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="26" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G20" s="6"/>
     </row>
     <row r="21" spans="1:10" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="87"/>
+      <c r="A21" s="99"/>
       <c r="B21" s="59" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="59" t="s">
         <v>19</v>
       </c>
       <c r="D21" s="59" t="s">
         <v>20</v>
       </c>
       <c r="E21" s="61" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="10"/>
       <c r="B22" s="32"/>
       <c r="C22" s="33"/>
       <c r="D22" s="33"/>
       <c r="E22" s="46" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G22" s="5"/>
       <c r="J22" s="5"/>
     </row>
     <row r="23" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="79"/>
+      <c r="A23" s="78"/>
       <c r="B23" s="32"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="46"/>
       <c r="G23" s="5"/>
       <c r="J23" s="5"/>
     </row>
     <row r="24" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="79"/>
+      <c r="A24" s="78"/>
       <c r="B24" s="32"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="46"/>
       <c r="G24" s="5"/>
       <c r="J24" s="5"/>
     </row>
     <row r="25" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="79"/>
+      <c r="A25" s="78"/>
       <c r="B25" s="32"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="46"/>
       <c r="G25" s="5"/>
       <c r="J25" s="5"/>
     </row>
     <row r="26" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="79"/>
+      <c r="A26" s="78"/>
       <c r="B26" s="32"/>
       <c r="C26" s="33"/>
       <c r="D26" s="33"/>
       <c r="E26" s="46"/>
       <c r="G26" s="5"/>
       <c r="J26" s="5"/>
     </row>
     <row r="27" spans="1:10" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="16" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="76"/>
       <c r="B28" s="54" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="54" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="54" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E28" s="55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:10" s="16" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="77"/>
       <c r="B29" s="14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="15" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:10" s="16" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="77" t="s">
         <v>13</v>
       </c>
       <c r="B30" s="44" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C30" s="44" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="44" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="45" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" s="16" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="79"/>
+      <c r="B31" s="82" t="s">
+        <v>49</v>
+      </c>
+      <c r="C31" s="82" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31" s="82" t="s">
         <v>76</v>
       </c>
-    </row>
-[...12 lines deleted...]
-        <v>34</v>
+      <c r="E31" s="81" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="80"/>
+      <c r="A32" s="79"/>
       <c r="B32" s="17" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C32" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="17" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E32" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="H32" s="5"/>
+    </row>
+    <row r="33" spans="1:11" s="16" customFormat="1" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="79"/>
+      <c r="B33" s="80" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="80" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="H32" s="5"/>
-[...33 lines deleted...]
-      <c r="B35" s="27" t="s">
+    </row>
+    <row r="34" spans="1:11" s="16" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="75"/>
+      <c r="B34" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="C35" s="27" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="27" t="s">
+      <c r="C34" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="D34" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="E35" s="42" t="s">
-        <v>34</v>
+      <c r="E34" s="42" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="23"/>
+      <c r="B35" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="C35" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="E35" s="55" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="23"/>
-      <c r="B36" s="56" t="s">
-[...12 lines deleted...]
-    <row r="37" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="C36" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" s="59" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="H36" s="1"/>
+    </row>
+    <row r="37" spans="1:11" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="23"/>
-      <c r="B37" s="59" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="59" t="s">
+      <c r="B37" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C37" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="D37" s="59" t="s">
+      <c r="D37" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="E37" s="60" t="s">
-[...6 lines deleted...]
-      <c r="B38" s="12" t="s">
+      <c r="E37" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="C38" s="12" t="s">
+      <c r="H37" s="19"/>
+      <c r="I37" s="19"/>
+    </row>
+    <row r="38" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="D38" s="12" t="s">
-[...6 lines deleted...]
-      <c r="I38" s="19"/>
+      <c r="D38" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="E38" s="18" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="39" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A39" s="23"/>
       <c r="B39" s="17" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C39" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="18" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="23"/>
-      <c r="B40" s="17" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="17" t="s">
+      <c r="B40" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C40" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="D40" s="17" t="s">
+      <c r="D40" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="E40" s="18" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E40" s="28" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="23"/>
-      <c r="B41" s="25" t="s">
+      <c r="B41" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="C41" s="59" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="E41" s="62" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="43"/>
+      <c r="B42" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="C42" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="64" t="s">
+        <v>52</v>
+      </c>
+      <c r="E42" s="65" t="s">
+        <v>69</v>
+      </c>
+      <c r="H42" s="84"/>
+      <c r="I42" s="5"/>
+    </row>
+    <row r="43" spans="1:11" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="87"/>
+      <c r="B43" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="C43" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" s="54" t="s">
+        <v>50</v>
+      </c>
+      <c r="E43" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="H43" s="5"/>
+      <c r="K43" s="6"/>
+    </row>
+    <row r="44" spans="1:11" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="88"/>
+      <c r="B44" s="52" t="s">
+        <v>58</v>
+      </c>
+      <c r="C44" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="E44" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="H44" s="5"/>
+    </row>
+    <row r="45" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="90"/>
+      <c r="B45" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="C45" s="59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" s="59" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="60" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="88" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="E46" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="C41" s="25" t="s">
+    </row>
+    <row r="47" spans="1:11" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="89"/>
+      <c r="B47" s="85" t="s">
+        <v>54</v>
+      </c>
+      <c r="C47" s="85" t="s">
         <v>18</v>
       </c>
-      <c r="D41" s="25" t="s">
-[...93 lines deleted...]
-      <c r="C47" s="24" t="s">
+      <c r="D47" s="85" t="s">
+        <v>76</v>
+      </c>
+      <c r="E47" s="86" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="91"/>
+      <c r="B48" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="C48" s="96" t="s">
         <v>18</v>
       </c>
-      <c r="D47" s="25" t="s">
-[...11 lines deleted...]
-      <c r="C48" s="12" t="s">
+      <c r="D48" s="96" t="s">
+        <v>76</v>
+      </c>
+      <c r="E48" s="98" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="92"/>
+      <c r="B49" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="C49" s="97" t="s">
         <v>18</v>
       </c>
-      <c r="D48" s="12" t="s">
-[...21 lines deleted...]
-    <row r="64" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="D49" s="97" t="s">
+        <v>76</v>
+      </c>
+      <c r="E49" s="60" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B51"/>
+      <c r="C51"/>
+      <c r="D51"/>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+    </row>
+    <row r="55" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B55"/>
+      <c r="C55"/>
+      <c r="D55"/>
+    </row>
+    <row r="56" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B56"/>
+      <c r="C56"/>
+      <c r="D56"/>
+      <c r="H56" s="93"/>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B58"/>
+      <c r="C58"/>
+      <c r="D58"/>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B60"/>
+      <c r="C60"/>
+      <c r="D60"/>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B63"/>
+      <c r="C63"/>
+      <c r="D63"/>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B64"/>
+      <c r="C64"/>
+      <c r="D64"/>
+    </row>
     <row r="65" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="66" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="67" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="68" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="69" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="70" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="71" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="72" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="73" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="74" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="75" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="76" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="77" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="78" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="79" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="80" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="81" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="82" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="83" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="84" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="85" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="86" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="87" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="88" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="89" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="90" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="91" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="92" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="93" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="94" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="95" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="96" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="97" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="98" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="99" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:A21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K70"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="25.5703125" style="3" customWidth="1"/>
     <col min="4" max="4" width="17.140625" style="3" customWidth="1"/>
     <col min="5" max="5" width="64.7109375" customWidth="1"/>
   </cols>
@@ -2299,308 +2516,308 @@
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="20"/>
       <c r="B2" s="54" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="54" t="s">
         <v>16</v>
       </c>
       <c r="D2" s="54" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E2" s="55" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:11" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="21"/>
       <c r="B3" s="14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="15" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="44" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C4" s="44" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="44" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="45" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H4" s="1"/>
     </row>
     <row r="5" spans="1:11" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="48"/>
       <c r="B5" s="47" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="47" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D5" s="47"/>
       <c r="E5" s="47" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="H5" s="1"/>
     </row>
     <row r="6" spans="1:11" s="16" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="22"/>
       <c r="B6" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="27" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="42" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="23"/>
       <c r="B7" s="56" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="56" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="56" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E7" s="55" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="59" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="59" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="59" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="60" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="23"/>
       <c r="B9" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="59" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" s="59" t="s">
         <v>46</v>
       </c>
-      <c r="C9" s="59" t="s">
+      <c r="E9" s="60" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="23"/>
       <c r="B10" s="17" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="23"/>
       <c r="B11" s="17" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="18" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="23"/>
       <c r="B12" s="25" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="28" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="23"/>
       <c r="B13" s="59" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C13" s="59" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="59" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E13" s="62" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="43"/>
       <c r="B14" s="59" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C14" s="63" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D14" s="64" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E14" s="65" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="H14" s="29"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:11" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="49"/>
       <c r="B15" s="52" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C15" s="53" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D15" s="54" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E15" s="55" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H15" s="5"/>
       <c r="K15" s="6"/>
     </row>
     <row r="16" spans="1:11" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="50"/>
       <c r="B16" s="52" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C16" s="53" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D16" s="54" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E16" s="55" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:5" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="58" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C17" s="59" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="59" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="60" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="51"/>
       <c r="B18" s="37" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="25" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="26" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B23"/>
       <c r="C23"/>